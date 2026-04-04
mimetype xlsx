--- v1 (2026-02-06)
+++ v2 (2026-04-04)
@@ -12,80 +12,1955 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Webgroup</t>
   </si>
   <si>
     <t>Webcategory</t>
   </si>
   <si>
     <t>Webdescription</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
+    <t>20,220,430,001</t>
+  </si>
+  <si>
+    <t>Health</t>
+  </si>
+  <si>
+    <t>Altersheim</t>
+  </si>
+  <si>
+    <t>Viva Luzern Eichhof</t>
+  </si>
+  <si>
+    <t>https://www.vivaluzern.ch/standorte/betagtenzentrum-eichhof</t>
+  </si>
+  <si>
+    <t>20,220,430,002</t>
+  </si>
+  <si>
+    <t>Craniosacral Therapie</t>
+  </si>
+  <si>
+    <t>Craniosacral Therapie hilft bei Nacken-, Rücken- und Kopfschmerzen</t>
+  </si>
+  <si>
+    <t>https://cranio-susanne.ch/</t>
+  </si>
+  <si>
+    <t>20,220,430,003</t>
+  </si>
+  <si>
+    <t>Craniosacral Therapie hilft bei Nacken-, Rücken- und Kopfschmerzen WORDPRESS</t>
+  </si>
+  <si>
+    <t>https://cranio-susanne.ch/wordpress/</t>
+  </si>
+  <si>
+    <t>20,220,430,004</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>Ambient</t>
+  </si>
+  <si>
+    <t>Brian Eno</t>
+  </si>
+  <si>
+    <t>http://music.hyperreal.org/artists/brian_eno/</t>
+  </si>
+  <si>
+    <t>20,220,430,005</t>
+  </si>
+  <si>
+    <t>Festival</t>
+  </si>
+  <si>
+    <t>Blues Festival Lucerne</t>
+  </si>
+  <si>
+    <t>https://www.bluesfestival.ch/</t>
+  </si>
+  <si>
+    <t>20,220,430,006</t>
+  </si>
+  <si>
+    <t>Goodnews</t>
+  </si>
+  <si>
+    <t>https://www.goodnews.ch/</t>
+  </si>
+  <si>
+    <t>20,220,430,007</t>
+  </si>
+  <si>
+    <t>KKL Luzern</t>
+  </si>
+  <si>
+    <t>https://www.kkl-luzern.ch</t>
+  </si>
+  <si>
+    <t>20,220,430,008</t>
+  </si>
+  <si>
+    <t>Ticketcorner</t>
+  </si>
+  <si>
+    <t>https://www.ticketcorner.ch</t>
+  </si>
+  <si>
+    <t>20,220,430,009</t>
+  </si>
+  <si>
+    <t>Montreux Jazz Festival</t>
+  </si>
+  <si>
+    <t>https://www.montreuxjazzfestival.com/en/</t>
+  </si>
+  <si>
+    <t>20,220,430,010</t>
+  </si>
+  <si>
+    <t>Lucerne Festival</t>
+  </si>
+  <si>
+    <t>https://www.lucernefestival.ch/en/</t>
+  </si>
+  <si>
+    <t>20,220,430,012</t>
+  </si>
+  <si>
+    <t>Moon &amp; Stars</t>
+  </si>
+  <si>
+    <t>https://www.moonandstars.ch</t>
+  </si>
+  <si>
+    <t>20,220,430,013</t>
+  </si>
+  <si>
+    <t>Movies</t>
+  </si>
+  <si>
+    <t>Cinema Switzerland</t>
+  </si>
+  <si>
+    <t>current movies in cinemas</t>
+  </si>
+  <si>
+    <t>https://www.cineman.ch/en/</t>
+  </si>
+  <si>
+    <t>20,220,430,015</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>leijnse.info</t>
+  </si>
+  <si>
+    <t>Hobbyt Cards Paintings</t>
+  </si>
+  <si>
+    <t>https://hobbyt.ch</t>
+  </si>
+  <si>
+    <t>20,220,430,016</t>
+  </si>
+  <si>
+    <t>Photography</t>
+  </si>
+  <si>
+    <t>https://paparazzi.li</t>
+  </si>
+  <si>
+    <t>20,220,430,017</t>
+  </si>
+  <si>
+    <t>programming Wordpress, PHP and Python</t>
+  </si>
+  <si>
+    <t>https://tagger.biz</t>
+  </si>
+  <si>
+    <t>20,220,430,018</t>
+  </si>
+  <si>
+    <t>PHP</t>
+  </si>
+  <si>
+    <t>PHP book samples</t>
+  </si>
+  <si>
+    <t>https://www.rheinwerk-verlag.de/php-und-mysql-das-umfassende-handbuch/</t>
+  </si>
+  <si>
+    <t>20,220,430,100</t>
+  </si>
+  <si>
+    <t>Pop</t>
+  </si>
+  <si>
+    <t>David Bowie</t>
+  </si>
+  <si>
+    <t>https://www.davidbowie.com</t>
+  </si>
+  <si>
+    <t>20,220,430,101</t>
+  </si>
+  <si>
+    <t>Spanish</t>
+  </si>
+  <si>
+    <t>Al di Meola</t>
+  </si>
+  <si>
+    <t>https://www.aldimeola.com</t>
+  </si>
+  <si>
+    <t>20,220,430,102</t>
+  </si>
+  <si>
+    <t>Frank Zappa</t>
+  </si>
+  <si>
+    <t>https://www.zappa.com</t>
+  </si>
+  <si>
+    <t>20,220,430,103</t>
+  </si>
+  <si>
+    <t>Paco de Lucia</t>
+  </si>
+  <si>
+    <t>http://www.pacodelucia.org</t>
+  </si>
+  <si>
+    <t>20,220,430,104</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>http://www.yesworld.com</t>
+  </si>
+  <si>
+    <t>20,220,430,105</t>
+  </si>
+  <si>
+    <t>Programming</t>
+  </si>
+  <si>
+    <t>Hello world for most programming languages</t>
+  </si>
+  <si>
+    <t>http://www2.latech.edu/~acm/HelloWorld.shtml</t>
+  </si>
+  <si>
+    <t>20,220,430,106</t>
+  </si>
+  <si>
+    <t>tools</t>
+  </si>
+  <si>
+    <t>file and folder comparison BeyondCompare</t>
+  </si>
+  <si>
+    <t>https://scootersoftware.com</t>
+  </si>
+  <si>
+    <t>20,220,430,107</t>
+  </si>
+  <si>
+    <t>IDE for many programming languages</t>
+  </si>
+  <si>
+    <t>https://www.jetbrains.com</t>
+  </si>
+  <si>
+    <t>20,220,430,108</t>
+  </si>
+  <si>
+    <t>Ruben Blades</t>
+  </si>
+  <si>
+    <t>https://rubenblades.com</t>
+  </si>
+  <si>
+    <t>20,220,430,110</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Zürich events</t>
+  </si>
+  <si>
+    <t>https://www.zuerich.com/en/events-zurich-and-the-region</t>
+  </si>
+  <si>
+    <t>20,220,430,111</t>
+  </si>
+  <si>
+    <t>Zürich events from Hello Zürich</t>
+  </si>
+  <si>
+    <t>https://www.hellozurich.ch/de/events/</t>
+  </si>
+  <si>
+    <t>20,220,430,112</t>
+  </si>
+  <si>
+    <t>Zürich Monet's immersive garden</t>
+  </si>
+  <si>
+    <t>https://monets-immersive-garden.ch/en/</t>
+  </si>
+  <si>
+    <t>20,220,501,001</t>
+  </si>
+  <si>
+    <t>Luzern</t>
+  </si>
+  <si>
+    <t>Gletschergarten</t>
+  </si>
+  <si>
+    <t>https://gletschergarten.ch/</t>
+  </si>
+  <si>
+    <t>20,220,501,002</t>
+  </si>
+  <si>
+    <t>Kunstmuseum</t>
+  </si>
+  <si>
+    <t>https://www.kunstmuseumluzern.ch/</t>
+  </si>
+  <si>
+    <t>20,220,501,003</t>
+  </si>
+  <si>
+    <t>Zürich</t>
+  </si>
+  <si>
+    <t>Kunsthaus Zürich</t>
+  </si>
+  <si>
+    <t>https://www.kunsthaus.ch/</t>
+  </si>
+  <si>
+    <t>20,220,505,001</t>
+  </si>
+  <si>
+    <t>Rheinfalls, Rheinfall</t>
+  </si>
+  <si>
+    <t>https://en.wikipedia.org/wiki/Rhine_Falls</t>
+  </si>
+  <si>
+    <t>20,220,505,002</t>
+  </si>
+  <si>
+    <t>Rheinfalls, Rheinfall, Laufen</t>
+  </si>
+  <si>
+    <t>https://www.schlosslaufen.ch/de/</t>
+  </si>
+  <si>
+    <t>20,220,511,001</t>
+  </si>
+  <si>
+    <t>Kotlin</t>
+  </si>
+  <si>
+    <t>Kotlin Book samples</t>
+  </si>
+  <si>
+    <t>https://www.rheinwerk-verlag.de/kotlin-das-umfassende-handbuch/</t>
+  </si>
+  <si>
+    <t>20,220,514,001</t>
+  </si>
+  <si>
+    <t>Traveling</t>
+  </si>
+  <si>
+    <t>Car</t>
+  </si>
+  <si>
+    <t>Vignetten kaufen / Buy Vignets</t>
+  </si>
+  <si>
+    <t>https://vignetteshop.ch/umweltplaketten/deutschland</t>
+  </si>
+  <si>
+    <t>20,220,514,002</t>
+  </si>
+  <si>
+    <t>TCS Umweltzonen Frankreich</t>
+  </si>
+  <si>
+    <t>https://www.tcs.ch/de/camping-reisen/reiseinformationen/wissenswertes/fahrkosten-gebuehren/umweltzonen-frankreich.php</t>
+  </si>
+  <si>
+    <t>20,220,514,003</t>
+  </si>
+  <si>
+    <t>Compare prices / Preisvergleic</t>
+  </si>
+  <si>
+    <t>https://www.autouncle.ch/de-ch/gebrauchtwagen/Skoda/Fabia/y-2013</t>
+  </si>
+  <si>
+    <t>20,220,514,006</t>
+  </si>
+  <si>
+    <t>Urban Access Regulations Europe</t>
+  </si>
+  <si>
+    <t>https://urbanaccessregulations.eu/</t>
+  </si>
+  <si>
+    <t>20,220,515,002</t>
+  </si>
+  <si>
+    <t>Radio</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Radio San Jose de Cucuta only radio</t>
+  </si>
+  <si>
+    <t>https://zeno.fm/radiosanjosedecucuta/</t>
+  </si>
+  <si>
+    <t>20,220,521,001</t>
+  </si>
+  <si>
+    <t>Kurt Gilgen</t>
+  </si>
+  <si>
+    <t>Deep Learning, neuronal networks</t>
+  </si>
+  <si>
+    <t>Deep learning mit Python und Keras</t>
+  </si>
+  <si>
+    <t>https://books.google.ch/books?hl=de&amp;lr=&amp;id=ouVcDwAAQBAJ&amp;oi=fnd&amp;pg=PT2&amp;dq=python+neuronale+netze&amp;ots=3Zp_WZVME4&amp;sig=2yQTr0da1Em11esIDzB35oek_0w#v=onepage&amp;q=python%20neuronale%20netze&amp;f=false</t>
+  </si>
+  <si>
+    <t>20,220,523,001</t>
+  </si>
+  <si>
+    <t>Android</t>
+  </si>
+  <si>
+    <t>Android Studio download</t>
+  </si>
+  <si>
+    <t>https://developer.android.com/studio</t>
+  </si>
+  <si>
+    <t>20,220,523,005</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Vignette, Crit'air</t>
+  </si>
+  <si>
+    <t>20,220,524,003</t>
+  </si>
+  <si>
+    <t>Holidays</t>
+  </si>
+  <si>
+    <t>Provence</t>
+  </si>
+  <si>
+    <t>https://www.oliverstravels.com/blog/summer-in-provence/</t>
+  </si>
+  <si>
+    <t>20,220,524,004</t>
+  </si>
+  <si>
+    <t>Lavendel in provence (Mitte Juni)</t>
+  </si>
+  <si>
+    <t>https://www.urlaubsguru.de/reisemagazin/lavendelfelder-in-der-provence/</t>
+  </si>
+  <si>
+    <t>20,220,525,001</t>
+  </si>
+  <si>
+    <t>Holland</t>
+  </si>
+  <si>
+    <t>Emissieklasse 4 green</t>
+  </si>
+  <si>
+    <t>https://www.milieuzones.nl/personen-en-bestelautos</t>
+  </si>
+  <si>
+    <t>20,220,525,002</t>
+  </si>
+  <si>
+    <t>milieuzones</t>
+  </si>
+  <si>
+    <t>https://www.anwb.nl/vakantie/nederland/reisvoorbereiding/milieuzones</t>
+  </si>
+  <si>
+    <t>20,220,525,003</t>
+  </si>
+  <si>
+    <t>Urban access regulations</t>
+  </si>
+  <si>
+    <t>https://urbanaccessregulations.eu/countries-mainmenu-147/netherlands-mainmenu-88</t>
+  </si>
+  <si>
+    <t>20,220,525,019</t>
+  </si>
+  <si>
+    <t>Keyboard</t>
+  </si>
+  <si>
+    <t>Microsoft Designer Bluetooth problem</t>
+  </si>
+  <si>
+    <t>https://answers.microsoft.com/en-us/windows/forum/all/microsoft-designer-keyboard/8b8cfb1d-7296-4fd4-a62b-da02bc64c975</t>
+  </si>
+  <si>
+    <t>20,220,525,020</t>
+  </si>
+  <si>
+    <t>Medicin</t>
+  </si>
+  <si>
+    <t>Gynaeology Dr. Dan Rauch</t>
+  </si>
+  <si>
+    <t>https://praxisminerva.ch</t>
+  </si>
+  <si>
+    <t>20,220,525,022</t>
+  </si>
+  <si>
+    <t>Photo Münsingen, Fotografie</t>
+  </si>
+  <si>
+    <t>https://photomuensingen.ch/</t>
+  </si>
+  <si>
+    <t>20,220,525,026</t>
+  </si>
+  <si>
+    <t>Food</t>
+  </si>
+  <si>
+    <t>Cantinetta Antinori</t>
+  </si>
+  <si>
+    <t>https://www.local.ch/de/d/zuerich/8001/restaurant/cantinetta-antinori-U4ntcBopbywljkUmckUYtQ</t>
+  </si>
+  <si>
+    <t>20,220,525,028</t>
+  </si>
+  <si>
+    <t>Meat</t>
+  </si>
+  <si>
+    <t>Kalbskotellet grillieren, grill a veal chop</t>
+  </si>
+  <si>
+    <t>https://www.chefkoch.de/rezepte/2149231345210133/Kalbskoteletts-vom-Grill.html</t>
+  </si>
+  <si>
+    <t>20,220,525,030</t>
+  </si>
+  <si>
+    <t>Learn</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Learn English with Lucy, British English</t>
+  </si>
+  <si>
+    <t>https://englishwithlucy.co.uk/</t>
+  </si>
+  <si>
+    <t>20,220,525,033</t>
+  </si>
+  <si>
+    <t>Swissedu with Elena, American English</t>
+  </si>
+  <si>
+    <t>https://swissedu.ch</t>
+  </si>
+  <si>
+    <t>20,220,525,034</t>
+  </si>
+  <si>
+    <t>Deep Learning/ Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>Baeldung Learning Java technology, Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>https://www.baeldung.com/cs/</t>
+  </si>
+  <si>
+    <t>20,220,525,036</t>
+  </si>
+  <si>
+    <t>Chamonix road trips</t>
+  </si>
+  <si>
+    <t>https://www.mywanderlustylife.com/chamonix-in-the-summer-travel-guide/</t>
+  </si>
+  <si>
+    <t>20,220,525,037</t>
+  </si>
+  <si>
+    <t>Orange Landmarks, Sehenswürdigkeiten</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.ch/Attractions-g187251-Activities-Orange_Vaucluse_Provence_Alpes_Cote_d_Azur.html</t>
+  </si>
+  <si>
+    <t>20,220,525,040</t>
+  </si>
+  <si>
+    <t>Provence Orange Wikipedia</t>
+  </si>
+  <si>
+    <t>https://de.wikipedia.org/wiki/Orange_(Vaucluse)</t>
+  </si>
+  <si>
+    <t>20,220,525,045</t>
+  </si>
+  <si>
+    <t>Marc Sigrist C# F# Programming tips about Null checks and other language features</t>
+  </si>
+  <si>
+    <t>https://sigristsoftware.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Car </t>
+  </si>
+  <si>
+    <t>Übersicht Vignetten Frankreich</t>
+  </si>
+  <si>
+    <t>https://meinfrankreich.com/critair_umweltplakette/</t>
+  </si>
+  <si>
+    <t>20,220,525,049</t>
+  </si>
+  <si>
+    <t>Java</t>
+  </si>
+  <si>
+    <t>How to install OpenJDK on MAC</t>
+  </si>
+  <si>
+    <t>https://codippa.com/install-openjdk16-macos/</t>
+  </si>
+  <si>
+    <t>20,220,525,050</t>
+  </si>
+  <si>
+    <t>Chamonix Mont Blanc</t>
+  </si>
+  <si>
+    <t>https://de.chamonix.com/activites/informations-pratiques-remontees-mecaniques/seilbahn-der-aiguille-du-midi</t>
+  </si>
+  <si>
+    <t>20,220,525,051</t>
+  </si>
+  <si>
+    <t>Hobby</t>
+  </si>
+  <si>
+    <t>Karten und Nähen</t>
+  </si>
+  <si>
+    <t>Pinterest suchen nach  Karten</t>
+  </si>
+  <si>
+    <t>https://www.pinterest.ch/search/pins/?q=karten&amp;rs=typed&amp;term_meta[]=karten%7Ctyped</t>
+  </si>
+  <si>
+    <t>20,220,525,052</t>
+  </si>
+  <si>
+    <t>Notfall - Emergency</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Treffpiunkt  </t>
+  </si>
+  <si>
+    <t>Notfall Treffpunkt - Emergency meeting point</t>
+  </si>
+  <si>
+    <t>https://www.notfalltreffpunkt.ch/</t>
+  </si>
+  <si>
+    <t>20,220,525,053</t>
+  </si>
+  <si>
+    <t>Rust</t>
+  </si>
+  <si>
+    <t>https://www.rust-lang.org</t>
+  </si>
+  <si>
+    <t>20,220,525,054</t>
+  </si>
+  <si>
+    <t>Rust  Restful Client calling a Web Api</t>
+  </si>
+  <si>
+    <t>https://rust-lang-nursery.github.io/rust-cookbook/web/clients/apis.html</t>
+  </si>
+  <si>
+    <t>20,220,525,055</t>
+  </si>
+  <si>
+    <t>Rust Rest Client sample</t>
+  </si>
+  <si>
+    <t>https://www.lpalmieri.com/posts/how-to-write-a-rest-client-in-rust-with-reqwest-and-wiremock/</t>
+  </si>
+  <si>
+    <t>20,220,525,061</t>
+  </si>
+  <si>
+    <t>Kotlin Compose</t>
+  </si>
+  <si>
+    <t>Github Compose with samples</t>
+  </si>
+  <si>
+    <t>https://github.com/JetBrains/compose-jb</t>
+  </si>
+  <si>
+    <t>20,220,525,062</t>
+  </si>
+  <si>
+    <t>How to debug Android / OS Compose Multiplatform</t>
+  </si>
+  <si>
+    <t>https://bugfender.com/blog/how-to-debug-a-kotlin-multiplatform-mobile-app-from-scratch/</t>
+  </si>
+  <si>
+    <t>20,220,525,063</t>
+  </si>
+  <si>
+    <t>Kotlin Compose stopwatch sample</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Iw4qFryus4Q</t>
+  </si>
+  <si>
+    <t>20,220,525,064</t>
+  </si>
+  <si>
+    <t>Compose documentation</t>
+  </si>
+  <si>
+    <t>https://developer.android.com/jetpack/compose/documentation</t>
+  </si>
+  <si>
+    <t>20,220,525,065</t>
+  </si>
+  <si>
+    <t>Kotlin Compose Multiplatform VIDEO</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=MiXkDyxEDJI</t>
+  </si>
+  <si>
+    <t>20,220,525,066</t>
+  </si>
+  <si>
+    <t>Kotlin Compose Multiplatform</t>
+  </si>
+  <si>
+    <t>https://www.jetbrains.com/de-de/lp/compose-mpp/</t>
+  </si>
+  <si>
+    <t>20,220,525,071</t>
+  </si>
+  <si>
+    <t>Chamonix Combloux</t>
+  </si>
+  <si>
+    <t>https://www.france-voyage.com/frankreich-spaziergange/chamonix-mont-blanc-commune-29752.htm</t>
+  </si>
+  <si>
+    <t>20,220,525,076</t>
+  </si>
+  <si>
+    <t>Pont d'Avignon</t>
+  </si>
+  <si>
+    <t>https://de.wikipedia.org/wiki/Pont_Saint-B%C3%A9n%C3%A9zet</t>
+  </si>
+  <si>
+    <t>20,220,525,094</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>Most beautiful places in Cyprus</t>
+  </si>
+  <si>
+    <t>https://globalgrasshopper.com/destinations/europe/10-beautiful-places-visit-cyprus/</t>
+  </si>
+  <si>
+    <t>20,220,525,095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cyprus destinations </t>
+  </si>
+  <si>
+    <t>https://mycyprusinsider.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,096</t>
+  </si>
+  <si>
+    <t>Wordpress</t>
+  </si>
+  <si>
+    <t>Multiple menus</t>
+  </si>
+  <si>
+    <t>https://pixelgrade.com/docs/header-and-footer/different-menus-different-pages/</t>
+  </si>
+  <si>
+    <t>20,220,525,103</t>
+  </si>
+  <si>
+    <t>Travel</t>
+  </si>
+  <si>
+    <t>Ciudad perdida</t>
+  </si>
+  <si>
+    <t>https://en.m.wikipedia.org/wiki/Ciudad_Perdida</t>
+  </si>
+  <si>
+    <t>20,220,525,109</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>https://Amsterdam.nl</t>
+  </si>
+  <si>
+    <t>20,220,525,112</t>
+  </si>
+  <si>
+    <t>Internet</t>
+  </si>
+  <si>
+    <t>Speedtest</t>
+  </si>
+  <si>
+    <t>https://speedtest.net</t>
+  </si>
+  <si>
+    <t>20,220,525,113</t>
+  </si>
+  <si>
+    <t>VIDEO</t>
+  </si>
+  <si>
+    <t>Windows video editor</t>
+  </si>
+  <si>
+    <t>Windows 11 video editor many  tutorials</t>
+  </si>
+  <si>
+    <t>https://www.bing.com/videos/search?q=windows+11+video+editor+tutorial&amp;qpvt=windows+11+video+editor+tutorial&amp;FORM=VDRE</t>
+  </si>
+  <si>
+    <t>20,220,525,114</t>
+  </si>
+  <si>
+    <t>video editor tutorial</t>
+  </si>
+  <si>
+    <t>https://www.bing.com/videos/search?q=windows+11+video+editor+tutorial&amp;qpvt=windows+11+video+editor+tutorial&amp;view=detail&amp;mid=84B56B7160782B8BA44C84B56B7160782B8BA44C&amp;&amp;FORM=VRDGAR&amp;ru=%2Fvideos%2Fsearch%3Fq%3Dwindows%2B11%2Bvideo%2Beditor%2Btutorial%26qpvt%3Dwindows%2B11%2Bvideo%2Beditor%2Btutorial%26FORM%3DVDRE</t>
+  </si>
+  <si>
+    <t>20,220,525,115</t>
+  </si>
+  <si>
+    <t>Speedtest fastcom</t>
+  </si>
+  <si>
+    <t>https://fast.com/#</t>
+  </si>
+  <si>
+    <t>20,220,525,116</t>
+  </si>
+  <si>
+    <t>Microsoft WPF</t>
+  </si>
+  <si>
+    <t>WPF Tutorial with designer</t>
+  </si>
+  <si>
+    <t>https://docs.microsoft.com/en-us/dotnet/desktop/wpf/get-started/create-app-visual-studio?view=netdesktop-6.0</t>
+  </si>
+  <si>
+    <t>20,220,525,117</t>
+  </si>
+  <si>
+    <t>Mac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slow internet </t>
+  </si>
+  <si>
+    <t>https://techcult.com/why-is-my-mac-internet-so-slow-all-of-a-sudden/#:~:text=Distance%3A%20One%20of%20the%20most,because%20of%20your%20network%20plan.</t>
+  </si>
+  <si>
+    <t>20,220,525,118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leijnse.info </t>
+  </si>
+  <si>
+    <t>Websites</t>
+  </si>
+  <si>
+    <t>20,220,525,119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">compare prices </t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.ch/de/?vehtyp=10</t>
+  </si>
+  <si>
+    <t>20,220,525,120</t>
+  </si>
+  <si>
+    <t>Reisen</t>
+  </si>
+  <si>
+    <t>Auto</t>
+  </si>
+  <si>
+    <t>Preizen vergleichen</t>
+  </si>
+  <si>
+    <t>20,220,525,121</t>
+  </si>
+  <si>
+    <t>Rust samples book</t>
+  </si>
+  <si>
+    <t>https://rust-buch.de/repository</t>
+  </si>
+  <si>
+    <t>20,220,525,122</t>
+  </si>
+  <si>
+    <t>Rust book HTML</t>
+  </si>
+  <si>
+    <t>https://doc.rust-lang.org/book/</t>
+  </si>
+  <si>
+    <t>20,220,525,123</t>
+  </si>
+  <si>
+    <t>Philippe Pache</t>
+  </si>
+  <si>
+    <t>https://www.philippepache.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,124</t>
+  </si>
+  <si>
+    <t>Raspberry install Rust</t>
+  </si>
+  <si>
+    <t>https://www.geeksforgeeks.org/how-to-install-rust-on-raspberry-pi/</t>
+  </si>
+  <si>
+    <t>20,220,525,125</t>
+  </si>
+  <si>
+    <t>Rust Standard Library Documentation</t>
+  </si>
+  <si>
+    <t>https://doc.rust-lang.org/std/</t>
+  </si>
+  <si>
+    <t>20,220,525,126</t>
+  </si>
+  <si>
+    <t>TV</t>
+  </si>
+  <si>
+    <t>Apps</t>
+  </si>
+  <si>
+    <t>Sunrise Laptop</t>
+  </si>
+  <si>
+    <t>https://www.sunrisetv.ch/de/home</t>
+  </si>
+  <si>
+    <t>20,220,525,127</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>Stromkosten</t>
+  </si>
+  <si>
+    <t>https://www.stromverbrauchinfo.de/stromkosten-im-alltag.php</t>
+  </si>
+  <si>
+    <t>20,220,525,128</t>
+  </si>
+  <si>
+    <t>electricity costs</t>
+  </si>
+  <si>
+    <t>20,220,525,129</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>OneNote</t>
+  </si>
+  <si>
+    <t>Dictate</t>
+  </si>
+  <si>
+    <t>https://onedrive.live.com/view.aspx?resid=CAC5EABC70FE476D%211591&amp;id=documents&amp;wd=target%28Office.one%7CF9284BFD-0A46-8241-AAFF-32D894B1C691%2FOne%20Note%20diktieren%7CCBD7B4E8-F5F0-4319-95A0-70908B1FAA7C%2F%29 onenote:https://d.docs.live.net/cac5eabc70fe476d/Documents/Notizbuch%20von%20Ed/Office.one#One%20Note%20diktieren&amp;section-id={F9284BFD-0A46-8241-AAFF-32D894B1C691}&amp;page-id={CBD7B4E8-F5F0-4319-95A0-70908B1FAA7C}&amp;object-id={EE28B907-3ED6-0AD2-22EA-B32F884C65F8}&amp;12</t>
+  </si>
+  <si>
+    <t>20,220,525,130</t>
+  </si>
+  <si>
+    <t>Evernote</t>
+  </si>
+  <si>
+    <t>Rust explained video</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/u/0/client/web#?n=eadfaabb-50b7-2746-7a2d-24bcfef610fe&amp;</t>
+  </si>
+  <si>
+    <t>20,220,525,131</t>
+  </si>
+  <si>
+    <t>How to copy links to Hyperlinks database</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/af285cfd-9e75-5d9e-9fdc-acc06c169f04?title=Notes%20-%20how%20to%20add%20Evernote-%20and%20OneNote%20links%20to%20Hyperlinks</t>
+  </si>
+  <si>
+    <t>20,220,525,132</t>
+  </si>
+  <si>
+    <t>Hyperlinks XYZ mapping</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/8e9eab9a-caff-a743-d16e-cd844ffcacb5?title=Hyperlinks%20Mapping%20XYZ%20to%20PHP%20Hyperlinks</t>
+  </si>
+  <si>
+    <t>20,220,525,133</t>
+  </si>
+  <si>
+    <t>PHPStorm Workshop</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/c0925e7e-bba9-d61a-3eec-5ad6ff69ea75?title=PHPStorm%20Workshop</t>
+  </si>
+  <si>
+    <t>20,220,525,135</t>
+  </si>
+  <si>
+    <t>Windows Remote Desktop</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/7f1cd2f5-e176-1467-22e8-f75761f85619?title=Remote%20Desktop</t>
+  </si>
+  <si>
+    <t>20,220,525,136</t>
+  </si>
+  <si>
+    <t>Lakota Indianer</t>
+  </si>
+  <si>
+    <t>https://onedrive.live.com/view.aspx?resid=CAC5EABC70FE476D%211591&amp;id=documents&amp;wd=target%28Georg%20Riedler.one%7CEACD638C-D9F2-4B8F-9E31-244AA17B9724%2FLakota%20passwort%7C6E1187E1-E6BC-4392-8AF8-6A03D6209B3E%2F%29 onenote:https://d.docs.live.net/cac5eabc70fe476d/Documents/Notizbuch%20von%20Ed/Georg%20Riedler.one#Lakota%20passwort&amp;section-id={EACD638C-D9F2-4B8F-9E31-244AA17B9724}&amp;page-id={6E1187E1-E6BC-4392-8AF8-6A03D6209B3E}&amp;end</t>
+  </si>
+  <si>
+    <t>20,220,525,137</t>
+  </si>
+  <si>
+    <t>Web</t>
+  </si>
+  <si>
+    <t>Clipping software</t>
+  </si>
+  <si>
+    <t>https://www.practicalecommerce.com/5-Popular-Web-Clipping-Software-Platforms#:~:text=Web%20clipping%20platforms%20are%20a,be%20archived%20for%20later%20reference.</t>
+  </si>
+  <si>
+    <t>20,220,525,138</t>
+  </si>
+  <si>
+    <t>Grammar</t>
+  </si>
+  <si>
+    <t>Adverbs or adjectives excercise</t>
+  </si>
+  <si>
+    <t>https://www.perfect-english-grammar.com/adverbs-or-adjectives-exercise-1.html</t>
+  </si>
+  <si>
+    <t>20,220,525,139</t>
+  </si>
+  <si>
+    <t>Say or tell excercise</t>
+  </si>
+  <si>
+    <t>https://www.perfect-english-grammar.com/say-or-tell-exercise-1.html</t>
+  </si>
+  <si>
+    <t>20,220,525,140</t>
+  </si>
+  <si>
+    <t>Passive exercise</t>
+  </si>
+  <si>
+    <t>https://www.perfect-english-grammar.com/passive-exercise-5.html</t>
+  </si>
+  <si>
+    <t>20,220,525,141</t>
+  </si>
+  <si>
+    <t>Mail</t>
+  </si>
+  <si>
+    <t>Sicher mailen, secure mail</t>
+  </si>
+  <si>
+    <t>https://ct.de/sicher-mailen</t>
+  </si>
+  <si>
+    <t>20,220,525,142</t>
+  </si>
+  <si>
+    <t>myswitzerland all museums</t>
+  </si>
+  <si>
+    <t>https://www.myswitzerland.com/en-ch/destinations/attractions/top-museums-search/</t>
+  </si>
+  <si>
+    <t>20,220,525,143</t>
+  </si>
+  <si>
+    <t>all museums</t>
+  </si>
+  <si>
+    <t>https://www.museums.ch/ins-museum/ausstellungen.html</t>
+  </si>
+  <si>
+    <t>20,220,525,144</t>
+  </si>
+  <si>
+    <t>Start in diagnostic mode</t>
+  </si>
+  <si>
+    <t>https://support.apple.com/en-us/HT201255</t>
+  </si>
+  <si>
+    <t>20,220,525,145</t>
+  </si>
+  <si>
+    <t>Art</t>
+  </si>
+  <si>
+    <t>Elementum Art Ganbrood</t>
+  </si>
+  <si>
+    <t>https://www.elementum.art/en/artworks/</t>
+  </si>
+  <si>
+    <t>20,220,525,147</t>
+  </si>
+  <si>
+    <t>How to install Linux on a mac</t>
+  </si>
+  <si>
+    <t>https://www.macworld.com/article/672021/how-to-install-set-up-linux-on-a-mac.html</t>
+  </si>
+  <si>
+    <t>20,220,525,148</t>
+  </si>
+  <si>
+    <t>How to delete Mac drive</t>
+  </si>
+  <si>
+    <t>https://www.backblaze.com/blog/how-to-wipe-a-mac-hard-drive/</t>
+  </si>
+  <si>
+    <t>20,220,525,149</t>
+  </si>
+  <si>
+    <t>Tools</t>
+  </si>
+  <si>
+    <t>Lightroom Web</t>
+  </si>
+  <si>
+    <t>https://lightroom.adobe.com</t>
+  </si>
+  <si>
+    <t>20,220,525,150</t>
+  </si>
+  <si>
+    <t>Linux</t>
+  </si>
+  <si>
+    <t>Ubuntu</t>
+  </si>
+  <si>
+    <t>Keyboard shortcuts</t>
+  </si>
+  <si>
+    <t>https://help.ubuntu.com/community/KeyboardShortcuts</t>
+  </si>
+  <si>
+    <t>20,220,525,151</t>
+  </si>
+  <si>
+    <t>Gijon</t>
+  </si>
+  <si>
+    <t>Aquarium de Gijon</t>
+  </si>
+  <si>
+    <t>https://www.acuariogijon.es/</t>
+  </si>
+  <si>
+    <t>20,220,525,152</t>
+  </si>
+  <si>
+    <t>What to visit</t>
+  </si>
+  <si>
+    <t>https://www.spain.info/en/destination/gijon/</t>
+  </si>
+  <si>
+    <t>20,220,525,153</t>
+  </si>
+  <si>
+    <t>Campo Valdes Roman bath</t>
+  </si>
+  <si>
+    <t>https://www.gijon.es/es/directorio/museo-termas-romanas-de-campo-valdes</t>
+  </si>
+  <si>
+    <t>20,220,525,154</t>
+  </si>
+  <si>
+    <t>Film Festival</t>
+  </si>
+  <si>
+    <t>https://ficx.tv/festival-de-cine-de-gijon/programa/</t>
+  </si>
+  <si>
+    <t>20,220,525,156</t>
+  </si>
+  <si>
+    <t>Entertainment</t>
+  </si>
+  <si>
+    <t>Free Internet TV</t>
+  </si>
+  <si>
+    <t>http://www.freeintertv.com</t>
+  </si>
+  <si>
+    <t>20,220,525,157</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>Publisher</t>
+  </si>
+  <si>
+    <t>Hyperlinks insert</t>
+  </si>
+  <si>
+    <t>https://support.microsoft.com/en-US/search/results?query=hyperlink+Publisher&amp;isEnrichedQuery=true</t>
+  </si>
+  <si>
+    <t>20,220,525,158</t>
+  </si>
+  <si>
+    <t>Photographer</t>
+  </si>
+  <si>
+    <t>Lynsey Addario</t>
+  </si>
+  <si>
+    <t>https://www.lynseyaddario.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,159</t>
+  </si>
+  <si>
+    <t>Hirslanden</t>
+  </si>
+  <si>
+    <t>Inside Zugang</t>
+  </si>
+  <si>
+    <t>https://store.hirslanden.ch/</t>
+  </si>
+  <si>
+    <t>20,220,525,160</t>
+  </si>
+  <si>
+    <t>Inside Service desk ICT-ServiceDesk@hirslanden.ch</t>
+  </si>
+  <si>
+    <t>https://inside.hirslanden.ch/</t>
+  </si>
+  <si>
+    <t>20,220,525,161</t>
+  </si>
+  <si>
+    <t>Samba file sharing</t>
+  </si>
+  <si>
+    <t>File sharing between Windows and Linux</t>
+  </si>
+  <si>
+    <t>https://techviewleo.com/install-and-configure-samba-share-on-windows/</t>
+  </si>
+  <si>
+    <t>20,220,525,162</t>
+  </si>
+  <si>
+    <t>Samba Mint SMB</t>
+  </si>
+  <si>
+    <t>https://techviewleo.com/configure-samba-file-sharing-on-linux-mint/</t>
+  </si>
+  <si>
+    <t>20,220,525,163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linux </t>
+  </si>
+  <si>
+    <t>Reinstall Linux Mint</t>
+  </si>
+  <si>
+    <t>https://helpdeskgeek.com/linux-tips/how-to-reinstall-linux-mint-without-losing-your-data-settings/</t>
+  </si>
+  <si>
+    <t>20,220,525,164</t>
+  </si>
+  <si>
+    <t>Repair Linux Mint</t>
+  </si>
+  <si>
+    <t>https://www.systranbox.com/how-to-repair-linux-mint-installation/</t>
+  </si>
+  <si>
+    <t>20,220,525,165</t>
+  </si>
+  <si>
+    <t>Repair file system</t>
+  </si>
+  <si>
+    <t>https://linuxize.com/post/fsck-command-in-linux/</t>
+  </si>
+  <si>
+    <t>20,220,525,166</t>
+  </si>
+  <si>
+    <t>Linux Mint repair file system</t>
+  </si>
+  <si>
+    <t>https://www.linuxshelltips.com/repair-linuxmint-file-system-errors/</t>
+  </si>
+  <si>
+    <t>20,220,525,167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restaurant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zürich </t>
+  </si>
+  <si>
+    <t>Elmira fine dining</t>
+  </si>
+  <si>
+    <t>https://elmira.zuerich</t>
+  </si>
+  <si>
+    <t>20,220,525,168</t>
+  </si>
+  <si>
+    <t>Mint Audio Reset Pulse</t>
+  </si>
+  <si>
+    <t>https://forums.linuxmint.com/viewtopic.php?t=373268</t>
+  </si>
+  <si>
+    <t>20,220,525,169</t>
+  </si>
+  <si>
+    <t>Mint Bluetooth not working</t>
+  </si>
+  <si>
+    <t>https://forums.linuxmint.com/viewtopic.php?t=328757</t>
+  </si>
+  <si>
+    <t>20,220,525,170</t>
+  </si>
+  <si>
+    <t>OCR apps for Mint and Ubuntu</t>
+  </si>
+  <si>
+    <t>https://linuxhint.com/ocr-apps-linux/</t>
+  </si>
+  <si>
+    <t>20,220,525,171</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chat GPT </t>
+  </si>
+  <si>
+    <t>https://chatgpt.pro/#</t>
+  </si>
+  <si>
+    <t>20,220,525,172</t>
+  </si>
+  <si>
+    <t>Train</t>
+  </si>
+  <si>
+    <t>Ticket to France</t>
+  </si>
+  <si>
+    <t>https://www.thetrainline.com/book/delivery-options</t>
+  </si>
+  <si>
+    <t>20,220,525,173</t>
+  </si>
+  <si>
+    <t>Services</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>Preise berechnen Schweiz</t>
+  </si>
+  <si>
+    <t>https://www.post.ch/de/briefe-versenden</t>
+  </si>
+  <si>
+    <t>20,220,525,174</t>
+  </si>
+  <si>
+    <t>Linux Mint</t>
+  </si>
+  <si>
+    <t>Sound, Audio Install hcd driver</t>
+  </si>
+  <si>
+    <t>https://forums.linuxmint.com/viewtopic.php?t=332573</t>
+  </si>
+  <si>
+    <t>20,220,525,175</t>
+  </si>
+  <si>
+    <t>Bluetooth not working, disable service helped</t>
+  </si>
+  <si>
+    <t>https://stackoverflow.com/questions/48279646/bluetoothctl-no-default-controller-available</t>
+  </si>
+  <si>
+    <t>20,220,525,176</t>
+  </si>
+  <si>
+    <t>Chat Account</t>
+  </si>
+  <si>
+    <t>https://beta.openai.com/account/usage</t>
+  </si>
+  <si>
+    <t>20,220,525,177</t>
+  </si>
+  <si>
+    <t>The trainline com</t>
+  </si>
+  <si>
+    <t>https://www.thetrainline.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travel </t>
+  </si>
+  <si>
+    <t>Map Geo.Admin</t>
+  </si>
+  <si>
+    <t>https://www.geo.admin.ch/en/home.html</t>
+  </si>
+  <si>
+    <t>20,220,525,179</t>
+  </si>
+  <si>
+    <t>Chatbot Playground</t>
+  </si>
+  <si>
+    <t>https://beta.openai.com/playground</t>
+  </si>
+  <si>
+    <t>20,220,525,180</t>
+  </si>
+  <si>
+    <t>Lightroom</t>
+  </si>
+  <si>
+    <t>Synchronize classic with web</t>
+  </si>
+  <si>
+    <t>https://helpx.adobe.com/ch_de/lightroom-classic/help/lightroom-mobile-desktop-features.html</t>
+  </si>
+  <si>
+    <t>20,220,525,181</t>
+  </si>
+  <si>
+    <t>Startup options</t>
+  </si>
+  <si>
+    <t>20,220,525,182</t>
+  </si>
+  <si>
+    <t>Restaurant</t>
+  </si>
+  <si>
+    <t>Zum weissen Kreuz, weisses Kreuz</t>
+  </si>
+  <si>
+    <t>https://pizzerialuzern.ch/riserva-e-contatto/</t>
+  </si>
+  <si>
+    <t>20,220,525,183</t>
+  </si>
+  <si>
+    <t>Games</t>
+  </si>
+  <si>
+    <t>Rubik's Cube</t>
+  </si>
+  <si>
+    <t>Game solver Rubik's Cube</t>
+  </si>
+  <si>
+    <t>https://rubiks-cube-solver.com/#</t>
+  </si>
+  <si>
+    <t>20,220,525,184</t>
+  </si>
+  <si>
+    <t>Rubik\'s Cube</t>
+  </si>
+  <si>
+    <t>Rubik\'s Cube solution stragegies 2</t>
+  </si>
+  <si>
+    <t>https://www.gamesver.com/how-to-solve-a-rubiks-cube-tips-tricks-strategies-for-beginners/</t>
+  </si>
+  <si>
+    <t>20,220,525,185</t>
+  </si>
+  <si>
+    <t>Rubik's Cube solution stragegies</t>
+  </si>
+  <si>
+    <t>https://blog.prepscholar.com/how-to-solve-a-rubiks-cube</t>
+  </si>
+  <si>
+    <t>20,220,525,186</t>
+  </si>
+  <si>
+    <t>Manual solving</t>
+  </si>
+  <si>
+    <t>https://www.geeksforgeeks.org/algorithm-to-solve-rubiks-cube/</t>
+  </si>
+  <si>
+    <t>20,220,525,187</t>
+  </si>
+  <si>
+    <t>Languages</t>
+  </si>
+  <si>
+    <t>Extract Text</t>
+  </si>
+  <si>
+    <t>Extract text from image</t>
+  </si>
+  <si>
+    <t>https://brandfolder.com/workbench/extract-text-from-image</t>
+  </si>
+  <si>
+    <t>20,220,525,188</t>
+  </si>
+  <si>
+    <t>Toilets</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Public toilets and WC Worldwide</t>
+  </si>
+  <si>
+    <t>https://wc-guide.com/</t>
+  </si>
+  <si>
+    <t>20,220,525,189</t>
+  </si>
+  <si>
+    <t>Public toilets and WC Luzern</t>
+  </si>
+  <si>
+    <t>https://map.stadtluzern.ch/wc-app/</t>
+  </si>
+  <si>
+    <t>20,220,525,190</t>
+  </si>
+  <si>
+    <t>Museums</t>
+  </si>
+  <si>
+    <t>Museum Finder Switzerland / Schweiz</t>
+  </si>
+  <si>
+    <t>https://www.museums.ch/en/museums/museum-finder/</t>
+  </si>
+  <si>
+    <t>20,220,525,191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diabetes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tips for health improvement </t>
+  </si>
+  <si>
+    <t>u-prevent.nl</t>
+  </si>
+  <si>
+    <t>20,220,525,192</t>
+  </si>
+  <si>
+    <t>Manuals</t>
+  </si>
+  <si>
+    <t>Garlic master</t>
+  </si>
+  <si>
+    <t>https://m.youtube.com/watch?v=rYypDNoETOY&amp;t=22s</t>
+  </si>
+  <si>
+    <t>20,220,525,193</t>
+  </si>
+  <si>
+    <t>Household</t>
+  </si>
+  <si>
+    <t>Energy EWL</t>
+  </si>
+  <si>
+    <t>EWL Luzern Kundenportal</t>
+  </si>
+  <si>
+    <t>https://ewl-luzern.ch/kundenportal</t>
+  </si>
+  <si>
+    <t>20,220,525,194</t>
+  </si>
+  <si>
+    <t>Syncing</t>
+  </si>
+  <si>
+    <t>Switch to another catalog</t>
+  </si>
+  <si>
+    <t>https://helpx.adobe.com/lightroom-classic/kb/sync-different-lightroom-desktop-catalog-with-mobile.html</t>
+  </si>
+  <si>
+    <t>20,220,525,195</t>
+  </si>
+  <si>
+    <t>Lightro</t>
+  </si>
+  <si>
+    <t>FAQ</t>
+  </si>
+  <si>
+    <t>https://helpx.adobe.com/lightroom-classic/kb/sync-faq.html</t>
+  </si>
+  <si>
+    <t>20,220,525,196</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>Copilot microsoft-edge://?ux=copilot&amp;tcp=1&amp;source=taskbar</t>
+  </si>
+  <si>
+    <t>chip.de</t>
+  </si>
+  <si>
+    <t>20,220,525,197</t>
+  </si>
+  <si>
+    <t>Mylena</t>
+  </si>
+  <si>
+    <t>Lettering Generator</t>
+  </si>
+  <si>
+    <t>https://lettering.org/lettering-generator/</t>
+  </si>
+  <si>
     <t>20,220,525,198</t>
   </si>
   <si>
-    <t>Auto</t>
-[...1 lines deleted...]
-  <si>
     <t>Vignette</t>
   </si>
   <si>
     <t>E-Vignette kaufen</t>
   </si>
   <si>
     <t xml:space="preserve"> https://www.e-vignette.ch</t>
+  </si>
+  <si>
+    <t>20,220,525,199</t>
+  </si>
+  <si>
+    <t>Virtual Box</t>
+  </si>
+  <si>
+    <t>sudo problem</t>
+  </si>
+  <si>
+    <t>https://askubuntu.com/questions/1462520/installing-ubuntu-22-04-in-virtualbox-causes-the-account-to-be-not-a-sudoer-nor</t>
+  </si>
+  <si>
+    <t>20,220,525,200</t>
+  </si>
+  <si>
+    <t>Fondation Pierre Gianadda</t>
+  </si>
+  <si>
+    <t>https://www.gianadda.ch/</t>
+  </si>
+  <si>
+    <t>20,220,525,205</t>
+  </si>
+  <si>
+    <t>CSS</t>
+  </si>
+  <si>
+    <t>Verwaltung</t>
+  </si>
+  <si>
+    <t>Parken für Gäste Büttenenhalde</t>
+  </si>
+  <si>
+    <t>https://portal.parkon.ch/a3d11338</t>
+  </si>
+  <si>
+    <t>20,220,525,210</t>
+  </si>
+  <si>
+    <t>Wohnung</t>
+  </si>
+  <si>
+    <t>Waschen</t>
+  </si>
+  <si>
+    <t>Reservieren</t>
+  </si>
+  <si>
+    <t>https://vesta.eeproperty.com/planning</t>
+  </si>
+  <si>
+    <t>20,220,525,211</t>
+  </si>
+  <si>
+    <t>Sport</t>
+  </si>
+  <si>
+    <t>Grand Prix</t>
+  </si>
+  <si>
+    <t>Grand Prix blog</t>
+  </si>
+  <si>
+    <t>https://www.gpblog.com/de</t>
+  </si>
+  <si>
+    <t>20,250,121,001</t>
+  </si>
+  <si>
+    <t>Recommended</t>
+  </si>
+  <si>
+    <t>Maltin Movies guide</t>
+  </si>
+  <si>
+    <t>https://cinemascape.info/maltinmovieguide/</t>
+  </si>
+  <si>
+    <t>20,250,121,002</t>
+  </si>
+  <si>
+    <t>Marco Luca's tips</t>
+  </si>
+  <si>
+    <t>https://cinemascape.info/</t>
+  </si>
+  <si>
+    <t>20,250,121,007</t>
+  </si>
+  <si>
+    <t>Elinchrom</t>
+  </si>
+  <si>
+    <t>ELC 500 quick start guide</t>
+  </si>
+  <si>
+    <t>https://www.elinchrom.com/wp-content/uploads/download-center/elc_qsg_web--en.pdf</t>
+  </si>
+  <si>
+    <t>20,250,121,005</t>
+  </si>
+  <si>
+    <t>Elinchrom download center</t>
+  </si>
+  <si>
+    <t>https://www.elinchrom.com/support/download-center/</t>
+  </si>
+  <si>
+    <t>20,250,121,006</t>
+  </si>
+  <si>
+    <t>elc 500 User manual</t>
+  </si>
+  <si>
+    <t>https://www.elinchrom.com/wp-content/uploads/download-center/elc125_500_user_manuel_108x85--en.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -388,97 +2263,3038 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="96" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" t="s">
+        <v>107</v>
+      </c>
+      <c r="D30" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>111</v>
+      </c>
+      <c r="E31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" t="s">
+        <v>130</v>
+      </c>
+      <c r="E36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C37" t="s">
+        <v>129</v>
+      </c>
+      <c r="D37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
+        <v>128</v>
+      </c>
+      <c r="C39" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" t="s">
+        <v>147</v>
+      </c>
+      <c r="C41" t="s">
+        <v>148</v>
+      </c>
+      <c r="D41" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" t="s">
+        <v>152</v>
+      </c>
+      <c r="D42" t="s">
+        <v>153</v>
+      </c>
+      <c r="E42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" t="s">
+        <v>156</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" t="s">
+        <v>156</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" t="s">
+        <v>156</v>
+      </c>
+      <c r="D45" t="s">
+        <v>163</v>
+      </c>
+      <c r="E45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" t="s">
+        <v>166</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>172</v>
+      </c>
+      <c r="B48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" t="s">
+        <v>173</v>
+      </c>
+      <c r="E48" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" t="s">
+        <v>176</v>
+      </c>
+      <c r="D49" t="s">
+        <v>177</v>
+      </c>
+      <c r="E49" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" t="s">
+        <v>180</v>
+      </c>
+      <c r="C50" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" t="s">
+        <v>181</v>
+      </c>
+      <c r="E50" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" t="s">
+        <v>97</v>
+      </c>
+      <c r="D51" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>186</v>
+      </c>
+      <c r="B52" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" t="s">
+        <v>188</v>
+      </c>
+      <c r="E52" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>190</v>
+      </c>
+      <c r="B53" t="s">
+        <v>187</v>
+      </c>
+      <c r="C53" t="s">
+        <v>191</v>
+      </c>
+      <c r="D53" t="s">
+        <v>192</v>
+      </c>
+      <c r="E53" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>194</v>
+      </c>
+      <c r="B54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C54" t="s">
+        <v>196</v>
+      </c>
+      <c r="D54" t="s">
+        <v>197</v>
+      </c>
+      <c r="E54" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>199</v>
+      </c>
+      <c r="B55" t="s">
+        <v>195</v>
+      </c>
+      <c r="C55" t="s">
+        <v>196</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" t="s">
+        <v>203</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>206</v>
+      </c>
+      <c r="B57" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" t="s">
+        <v>156</v>
+      </c>
+      <c r="D57" t="s">
+        <v>207</v>
+      </c>
+      <c r="E57" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>209</v>
+      </c>
+      <c r="B58" t="s">
+        <v>159</v>
+      </c>
+      <c r="C58" t="s">
+        <v>156</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>212</v>
+      </c>
+      <c r="B59" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" t="s">
+        <v>156</v>
+      </c>
+      <c r="D59" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>215</v>
+      </c>
+      <c r="B60" t="s">
+        <v>50</v>
+      </c>
+      <c r="C60" t="s">
+        <v>82</v>
+      </c>
+      <c r="D60" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B61" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" t="s">
+        <v>219</v>
+      </c>
+      <c r="D61" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>222</v>
+      </c>
+      <c r="B62" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62" t="s">
+        <v>223</v>
+      </c>
+      <c r="D62" t="s">
+        <v>224</v>
+      </c>
+      <c r="E62" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>226</v>
+      </c>
+      <c r="B63" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" t="s">
+        <v>156</v>
+      </c>
+      <c r="D63" t="s">
+        <v>227</v>
+      </c>
+      <c r="E63" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>229</v>
+      </c>
+      <c r="B64" t="s">
+        <v>230</v>
+      </c>
+      <c r="C64" t="s">
+        <v>231</v>
+      </c>
+      <c r="D64" t="s">
+        <v>232</v>
+      </c>
+      <c r="E64" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>234</v>
+      </c>
+      <c r="B65" t="s">
+        <v>235</v>
+      </c>
+      <c r="C65" t="s">
+        <v>236</v>
+      </c>
+      <c r="D65" t="s">
+        <v>237</v>
+      </c>
+      <c r="E65" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>239</v>
+      </c>
+      <c r="B66" t="s">
+        <v>50</v>
+      </c>
+      <c r="C66" t="s">
+        <v>82</v>
+      </c>
+      <c r="D66" t="s">
+        <v>240</v>
+      </c>
+      <c r="E66" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>242</v>
+      </c>
+      <c r="B67" t="s">
+        <v>50</v>
+      </c>
+      <c r="C67" t="s">
+        <v>82</v>
+      </c>
+      <c r="D67" t="s">
+        <v>243</v>
+      </c>
+      <c r="E67" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>50</v>
+      </c>
+      <c r="C68" t="s">
+        <v>82</v>
+      </c>
+      <c r="D68" t="s">
+        <v>246</v>
+      </c>
+      <c r="E68" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>248</v>
+      </c>
+      <c r="B69" t="s">
+        <v>50</v>
+      </c>
+      <c r="C69" t="s">
+        <v>249</v>
+      </c>
+      <c r="D69" t="s">
+        <v>250</v>
+      </c>
+      <c r="E69" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" t="s">
+        <v>50</v>
+      </c>
+      <c r="C70" t="s">
+        <v>249</v>
+      </c>
+      <c r="D70" t="s">
+        <v>253</v>
+      </c>
+      <c r="E70" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>255</v>
+      </c>
+      <c r="B71" t="s">
+        <v>50</v>
+      </c>
+      <c r="C71" t="s">
+        <v>249</v>
+      </c>
+      <c r="D71" t="s">
+        <v>256</v>
+      </c>
+      <c r="E71" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" t="s">
+        <v>50</v>
+      </c>
+      <c r="C72" t="s">
+        <v>249</v>
+      </c>
+      <c r="D72" t="s">
+        <v>259</v>
+      </c>
+      <c r="E72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" t="s">
+        <v>50</v>
+      </c>
+      <c r="C73" t="s">
+        <v>249</v>
+      </c>
+      <c r="D73" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>264</v>
+      </c>
+      <c r="B74" t="s">
+        <v>50</v>
+      </c>
+      <c r="C74" t="s">
+        <v>249</v>
+      </c>
+      <c r="D74" t="s">
+        <v>265</v>
+      </c>
+      <c r="E74" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" t="s">
+        <v>268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>270</v>
+      </c>
+      <c r="B76" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" t="s">
+        <v>156</v>
+      </c>
+      <c r="D76" t="s">
+        <v>271</v>
+      </c>
+      <c r="E76" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>273</v>
+      </c>
+      <c r="B77" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" t="s">
+        <v>274</v>
+      </c>
+      <c r="D77" t="s">
+        <v>275</v>
+      </c>
+      <c r="E77" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>277</v>
+      </c>
+      <c r="B78" t="s">
+        <v>159</v>
+      </c>
+      <c r="C78" t="s">
+        <v>274</v>
+      </c>
+      <c r="D78" t="s">
+        <v>278</v>
+      </c>
+      <c r="E78" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>280</v>
+      </c>
+      <c r="B79" t="s">
+        <v>50</v>
+      </c>
+      <c r="C79" t="s">
+        <v>281</v>
+      </c>
+      <c r="D79" t="s">
+        <v>282</v>
+      </c>
+      <c r="E79" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>284</v>
+      </c>
+      <c r="B80" t="s">
+        <v>285</v>
+      </c>
+      <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>288</v>
+      </c>
+      <c r="B81" t="s">
+        <v>159</v>
+      </c>
+      <c r="C81" t="s">
+        <v>166</v>
+      </c>
+      <c r="D81" t="s">
+        <v>289</v>
+      </c>
+      <c r="E81" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>291</v>
+      </c>
+      <c r="B82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C82" t="s">
+        <v>292</v>
+      </c>
+      <c r="D82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E82" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>295</v>
+      </c>
+      <c r="B83" t="s">
+        <v>296</v>
+      </c>
+      <c r="C83" t="s">
+        <v>297</v>
+      </c>
+      <c r="D83" t="s">
+        <v>298</v>
+      </c>
+      <c r="E83" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>300</v>
+      </c>
+      <c r="B84" t="s">
+        <v>296</v>
+      </c>
+      <c r="C84" t="s">
+        <v>297</v>
+      </c>
+      <c r="D84" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>303</v>
+      </c>
+      <c r="B85" t="s">
+        <v>50</v>
+      </c>
+      <c r="C85" t="s">
+        <v>292</v>
+      </c>
+      <c r="D85" t="s">
+        <v>304</v>
+      </c>
+      <c r="E85" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>306</v>
+      </c>
+      <c r="B86" t="s">
+        <v>50</v>
+      </c>
+      <c r="C86" t="s">
+        <v>307</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" t="s">
+        <v>50</v>
+      </c>
+      <c r="C87" t="s">
+        <v>311</v>
+      </c>
+      <c r="D87" t="s">
+        <v>312</v>
+      </c>
+      <c r="E87" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>314</v>
+      </c>
+      <c r="B88" t="s">
+        <v>315</v>
+      </c>
+      <c r="C88" t="s">
+        <v>316</v>
+      </c>
+      <c r="D88" t="s">
+        <v>55</v>
+      </c>
+      <c r="E88" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>317</v>
+      </c>
+      <c r="B89" t="s">
+        <v>128</v>
+      </c>
+      <c r="C89" t="s">
+        <v>129</v>
+      </c>
+      <c r="D89" t="s">
+        <v>318</v>
+      </c>
+      <c r="E89" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>320</v>
+      </c>
+      <c r="B90" t="s">
+        <v>321</v>
+      </c>
+      <c r="C90" t="s">
+        <v>322</v>
+      </c>
+      <c r="D90" t="s">
+        <v>323</v>
+      </c>
+      <c r="E90" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>324</v>
+      </c>
+      <c r="B91" t="s">
+        <v>50</v>
+      </c>
+      <c r="C91" t="s">
+        <v>82</v>
+      </c>
+      <c r="D91" t="s">
+        <v>325</v>
+      </c>
+      <c r="E91" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>327</v>
+      </c>
+      <c r="B92" t="s">
+        <v>50</v>
+      </c>
+      <c r="C92" t="s">
+        <v>82</v>
+      </c>
+      <c r="D92" t="s">
+        <v>328</v>
+      </c>
+      <c r="E92" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>330</v>
+      </c>
+      <c r="B93" t="s">
+        <v>55</v>
+      </c>
+      <c r="C93" t="s">
+        <v>97</v>
+      </c>
+      <c r="D93" t="s">
+        <v>331</v>
+      </c>
+      <c r="E93" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+      <c r="B94" t="s">
+        <v>50</v>
+      </c>
+      <c r="C94" t="s">
+        <v>82</v>
+      </c>
+      <c r="D94" t="s">
+        <v>334</v>
+      </c>
+      <c r="E94" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>336</v>
+      </c>
+      <c r="B95" t="s">
+        <v>50</v>
+      </c>
+      <c r="C95" t="s">
+        <v>82</v>
+      </c>
+      <c r="D95" t="s">
+        <v>337</v>
+      </c>
+      <c r="E95" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>339</v>
+      </c>
+      <c r="B96" t="s">
+        <v>340</v>
+      </c>
+      <c r="C96" t="s">
+        <v>341</v>
+      </c>
+      <c r="D96" t="s">
+        <v>342</v>
+      </c>
+      <c r="E96" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>344</v>
+      </c>
+      <c r="B97" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" t="s">
+        <v>345</v>
+      </c>
+      <c r="D97" t="s">
+        <v>346</v>
+      </c>
+      <c r="E97" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>348</v>
+      </c>
+      <c r="B98" t="s">
+        <v>50</v>
+      </c>
+      <c r="C98" t="s">
+        <v>345</v>
+      </c>
+      <c r="D98" t="s">
+        <v>349</v>
+      </c>
+      <c r="E98" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>350</v>
+      </c>
+      <c r="B99" t="s">
+        <v>351</v>
+      </c>
+      <c r="C99" t="s">
+        <v>352</v>
+      </c>
+      <c r="D99" t="s">
+        <v>353</v>
+      </c>
+      <c r="E99" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>355</v>
+      </c>
+      <c r="B100" t="s">
+        <v>351</v>
+      </c>
+      <c r="C100" t="s">
+        <v>356</v>
+      </c>
+      <c r="D100" t="s">
+        <v>357</v>
+      </c>
+      <c r="E100" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>359</v>
+      </c>
+      <c r="B101" t="s">
+        <v>351</v>
+      </c>
+      <c r="C101" t="s">
+        <v>356</v>
+      </c>
+      <c r="D101" t="s">
+        <v>360</v>
+      </c>
+      <c r="E101" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>362</v>
+      </c>
+      <c r="B102" t="s">
+        <v>351</v>
+      </c>
+      <c r="C102" t="s">
+        <v>356</v>
+      </c>
+      <c r="D102" t="s">
+        <v>363</v>
+      </c>
+      <c r="E102" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>365</v>
+      </c>
+      <c r="B103" t="s">
+        <v>351</v>
+      </c>
+      <c r="C103" t="s">
+        <v>356</v>
+      </c>
+      <c r="D103" t="s">
+        <v>366</v>
+      </c>
+      <c r="E103" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>368</v>
+      </c>
+      <c r="B104" t="s">
+        <v>351</v>
+      </c>
+      <c r="C104" t="s">
+        <v>356</v>
+      </c>
+      <c r="D104" t="s">
+        <v>369</v>
+      </c>
+      <c r="E104" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>371</v>
+      </c>
+      <c r="B105" t="s">
+        <v>351</v>
+      </c>
+      <c r="C105" t="s">
+        <v>352</v>
+      </c>
+      <c r="D105" t="s">
+        <v>372</v>
+      </c>
+      <c r="E105" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>374</v>
+      </c>
+      <c r="B106" t="s">
+        <v>351</v>
+      </c>
+      <c r="C106" t="s">
+        <v>375</v>
+      </c>
+      <c r="D106" t="s">
+        <v>376</v>
+      </c>
+      <c r="E106" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>378</v>
+      </c>
+      <c r="B107" t="s">
+        <v>196</v>
+      </c>
+      <c r="C107" t="s">
+        <v>379</v>
+      </c>
+      <c r="D107" t="s">
+        <v>380</v>
+      </c>
+      <c r="E107" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>382</v>
+      </c>
+      <c r="B108" t="s">
+        <v>196</v>
+      </c>
+      <c r="C108" t="s">
+        <v>379</v>
+      </c>
+      <c r="D108" t="s">
+        <v>383</v>
+      </c>
+      <c r="E108" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>385</v>
+      </c>
+      <c r="B109" t="s">
+        <v>196</v>
+      </c>
+      <c r="C109" t="s">
+        <v>379</v>
+      </c>
+      <c r="D109" t="s">
+        <v>386</v>
+      </c>
+      <c r="E109" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>388</v>
+      </c>
+      <c r="B110" t="s">
+        <v>50</v>
+      </c>
+      <c r="C110" t="s">
+        <v>389</v>
+      </c>
+      <c r="D110" t="s">
+        <v>390</v>
+      </c>
+      <c r="E110" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>392</v>
+      </c>
+      <c r="B111" t="s">
+        <v>128</v>
+      </c>
+      <c r="C111" t="s">
+        <v>97</v>
+      </c>
+      <c r="D111" t="s">
+        <v>393</v>
+      </c>
+      <c r="E111" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>395</v>
+      </c>
+      <c r="B112" t="s">
+        <v>128</v>
+      </c>
+      <c r="C112" t="s">
+        <v>97</v>
+      </c>
+      <c r="D112" t="s">
+        <v>396</v>
+      </c>
+      <c r="E112" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>398</v>
+      </c>
+      <c r="B113" t="s">
+        <v>50</v>
+      </c>
+      <c r="C113" t="s">
+        <v>311</v>
+      </c>
+      <c r="D113" t="s">
+        <v>399</v>
+      </c>
+      <c r="E113" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>401</v>
+      </c>
+      <c r="B114" t="s">
+        <v>402</v>
+      </c>
+      <c r="C114" t="s">
+        <v>292</v>
+      </c>
+      <c r="D114" t="s">
+        <v>403</v>
+      </c>
+      <c r="E114" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>405</v>
+      </c>
+      <c r="B115" t="s">
+        <v>50</v>
+      </c>
+      <c r="C115" t="s">
+        <v>311</v>
+      </c>
+      <c r="D115" t="s">
+        <v>406</v>
+      </c>
+      <c r="E115" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>408</v>
+      </c>
+      <c r="B116" t="s">
+        <v>50</v>
+      </c>
+      <c r="C116" t="s">
+        <v>311</v>
+      </c>
+      <c r="D116" t="s">
+        <v>409</v>
+      </c>
+      <c r="E116" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>411</v>
+      </c>
+      <c r="B117" t="s">
+        <v>55</v>
+      </c>
+      <c r="C117" t="s">
+        <v>412</v>
+      </c>
+      <c r="D117" t="s">
+        <v>413</v>
+      </c>
+      <c r="E117" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>415</v>
+      </c>
+      <c r="B118" t="s">
+        <v>416</v>
+      </c>
+      <c r="C118" t="s">
+        <v>417</v>
+      </c>
+      <c r="D118" t="s">
+        <v>418</v>
+      </c>
+      <c r="E118" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>420</v>
+      </c>
+      <c r="B119" t="s">
+        <v>96</v>
+      </c>
+      <c r="C119" t="s">
+        <v>421</v>
+      </c>
+      <c r="D119" t="s">
+        <v>422</v>
+      </c>
+      <c r="E119" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>424</v>
+      </c>
+      <c r="B120" t="s">
+        <v>96</v>
+      </c>
+      <c r="C120" t="s">
+        <v>421</v>
+      </c>
+      <c r="D120" t="s">
+        <v>425</v>
+      </c>
+      <c r="E120" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>427</v>
+      </c>
+      <c r="B121" t="s">
+        <v>96</v>
+      </c>
+      <c r="C121" t="s">
+        <v>421</v>
+      </c>
+      <c r="D121" t="s">
+        <v>428</v>
+      </c>
+      <c r="E121" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>430</v>
+      </c>
+      <c r="B122" t="s">
+        <v>96</v>
+      </c>
+      <c r="C122" t="s">
+        <v>421</v>
+      </c>
+      <c r="D122" t="s">
+        <v>431</v>
+      </c>
+      <c r="E122" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>433</v>
+      </c>
+      <c r="B123" t="s">
+        <v>434</v>
+      </c>
+      <c r="C123" t="s">
+        <v>340</v>
+      </c>
+      <c r="D123" t="s">
+        <v>435</v>
+      </c>
+      <c r="E123" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>437</v>
+      </c>
+      <c r="B124" t="s">
+        <v>438</v>
+      </c>
+      <c r="C124" t="s">
+        <v>439</v>
+      </c>
+      <c r="D124" t="s">
+        <v>440</v>
+      </c>
+      <c r="E124" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>442</v>
+      </c>
+      <c r="B125" t="s">
+        <v>55</v>
+      </c>
+      <c r="C125" t="s">
+        <v>443</v>
+      </c>
+      <c r="D125" t="s">
+        <v>444</v>
+      </c>
+      <c r="E125" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>446</v>
+      </c>
+      <c r="B126" t="s">
+        <v>50</v>
+      </c>
+      <c r="C126" t="s">
+        <v>447</v>
+      </c>
+      <c r="D126" t="s">
+        <v>448</v>
+      </c>
+      <c r="E126" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>450</v>
+      </c>
+      <c r="B127" t="s">
+        <v>50</v>
+      </c>
+      <c r="C127" t="s">
+        <v>447</v>
+      </c>
+      <c r="D127" t="s">
+        <v>451</v>
+      </c>
+      <c r="E127" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>453</v>
+      </c>
+      <c r="B128" t="s">
+        <v>50</v>
+      </c>
+      <c r="C128" t="s">
+        <v>454</v>
+      </c>
+      <c r="D128" t="s">
+        <v>455</v>
+      </c>
+      <c r="E128" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>457</v>
+      </c>
+      <c r="B129" t="s">
+        <v>50</v>
+      </c>
+      <c r="C129" t="s">
+        <v>416</v>
+      </c>
+      <c r="D129" t="s">
+        <v>458</v>
+      </c>
+      <c r="E129" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>460</v>
+      </c>
+      <c r="B130" t="s">
+        <v>50</v>
+      </c>
+      <c r="C130" t="s">
+        <v>461</v>
+      </c>
+      <c r="D130" t="s">
+        <v>462</v>
+      </c>
+      <c r="E130" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>464</v>
+      </c>
+      <c r="B131" t="s">
+        <v>50</v>
+      </c>
+      <c r="C131" t="s">
+        <v>461</v>
+      </c>
+      <c r="D131" t="s">
+        <v>465</v>
+      </c>
+      <c r="E131" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>467</v>
+      </c>
+      <c r="B132" t="s">
+        <v>50</v>
+      </c>
+      <c r="C132" t="s">
+        <v>416</v>
+      </c>
+      <c r="D132" t="s">
+        <v>468</v>
+      </c>
+      <c r="E132" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>470</v>
+      </c>
+      <c r="B133" t="s">
+        <v>50</v>
+      </c>
+      <c r="C133" t="s">
+        <v>416</v>
+      </c>
+      <c r="D133" t="s">
+        <v>471</v>
+      </c>
+      <c r="E133" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>473</v>
+      </c>
+      <c r="B134" t="s">
+        <v>474</v>
+      </c>
+      <c r="C134" t="s">
+        <v>475</v>
+      </c>
+      <c r="D134" t="s">
+        <v>476</v>
+      </c>
+      <c r="E134" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>478</v>
+      </c>
+      <c r="B135" t="s">
+        <v>50</v>
+      </c>
+      <c r="C135" t="s">
+        <v>416</v>
+      </c>
+      <c r="D135" t="s">
+        <v>479</v>
+      </c>
+      <c r="E135" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>481</v>
+      </c>
+      <c r="B136" t="s">
+        <v>50</v>
+      </c>
+      <c r="C136" t="s">
+        <v>416</v>
+      </c>
+      <c r="D136" t="s">
+        <v>482</v>
+      </c>
+      <c r="E136" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>484</v>
+      </c>
+      <c r="B137" t="s">
+        <v>50</v>
+      </c>
+      <c r="C137" t="s">
+        <v>416</v>
+      </c>
+      <c r="D137" t="s">
+        <v>485</v>
+      </c>
+      <c r="E137" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>487</v>
+      </c>
+      <c r="B138" t="s">
+        <v>50</v>
+      </c>
+      <c r="C138" t="s">
+        <v>488</v>
+      </c>
+      <c r="D138" t="s">
+        <v>489</v>
+      </c>
+      <c r="E138" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" t="s">
+        <v>491</v>
+      </c>
+      <c r="B139" t="s">
+        <v>285</v>
+      </c>
+      <c r="C139" t="s">
+        <v>492</v>
+      </c>
+      <c r="D139" t="s">
+        <v>493</v>
+      </c>
+      <c r="E139" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" t="s">
+        <v>495</v>
+      </c>
+      <c r="B140" t="s">
+        <v>496</v>
+      </c>
+      <c r="C140" t="s">
+        <v>497</v>
+      </c>
+      <c r="D140" t="s">
+        <v>498</v>
+      </c>
+      <c r="E140" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" t="s">
+        <v>500</v>
+      </c>
+      <c r="B141" t="s">
+        <v>50</v>
+      </c>
+      <c r="C141" t="s">
+        <v>501</v>
+      </c>
+      <c r="D141" t="s">
+        <v>502</v>
+      </c>
+      <c r="E141" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" t="s">
+        <v>504</v>
+      </c>
+      <c r="B142" t="s">
+        <v>50</v>
+      </c>
+      <c r="C142" t="s">
+        <v>501</v>
+      </c>
+      <c r="D142" t="s">
+        <v>505</v>
+      </c>
+      <c r="E142" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" t="s">
+        <v>507</v>
+      </c>
+      <c r="B143" t="s">
+        <v>50</v>
+      </c>
+      <c r="C143" t="s">
+        <v>488</v>
+      </c>
+      <c r="D143" t="s">
+        <v>508</v>
+      </c>
+      <c r="E143" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>510</v>
+      </c>
+      <c r="B144" t="s">
+        <v>285</v>
+      </c>
+      <c r="C144" t="s">
+        <v>492</v>
+      </c>
+      <c r="D144" t="s">
+        <v>511</v>
+      </c>
+      <c r="E144" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>513</v>
+      </c>
+      <c r="B145" t="s">
+        <v>514</v>
+      </c>
+      <c r="C145" t="s">
+        <v>97</v>
+      </c>
+      <c r="D145" t="s">
+        <v>515</v>
+      </c>
+      <c r="E145" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>517</v>
+      </c>
+      <c r="B146" t="s">
+        <v>50</v>
+      </c>
+      <c r="C146" t="s">
+        <v>488</v>
+      </c>
+      <c r="D146" t="s">
+        <v>518</v>
+      </c>
+      <c r="E146" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>520</v>
+      </c>
+      <c r="B147" t="s">
+        <v>50</v>
+      </c>
+      <c r="C147" t="s">
+        <v>521</v>
+      </c>
+      <c r="D147" t="s">
+        <v>522</v>
+      </c>
+      <c r="E147" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>524</v>
+      </c>
+      <c r="B148" t="s">
+        <v>50</v>
+      </c>
+      <c r="C148" t="s">
+        <v>311</v>
+      </c>
+      <c r="D148" t="s">
+        <v>525</v>
+      </c>
+      <c r="E148" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>526</v>
+      </c>
+      <c r="B149" t="s">
+        <v>527</v>
+      </c>
+      <c r="C149" t="s">
+        <v>107</v>
+      </c>
+      <c r="D149" t="s">
+        <v>528</v>
+      </c>
+      <c r="E149" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>530</v>
+      </c>
+      <c r="B150" t="s">
+        <v>531</v>
+      </c>
+      <c r="C150" t="s">
+        <v>532</v>
+      </c>
+      <c r="D150" t="s">
+        <v>533</v>
+      </c>
+      <c r="E150" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>535</v>
+      </c>
+      <c r="B151" t="s">
+        <v>531</v>
+      </c>
+      <c r="C151" t="s">
+        <v>536</v>
+      </c>
+      <c r="D151" t="s">
+        <v>537</v>
+      </c>
+      <c r="E151" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>539</v>
+      </c>
+      <c r="B152" t="s">
+        <v>531</v>
+      </c>
+      <c r="C152" t="s">
+        <v>532</v>
+      </c>
+      <c r="D152" t="s">
+        <v>540</v>
+      </c>
+      <c r="E152" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>542</v>
+      </c>
+      <c r="B153" t="s">
+        <v>531</v>
+      </c>
+      <c r="C153" t="s">
+        <v>532</v>
+      </c>
+      <c r="D153" t="s">
+        <v>543</v>
+      </c>
+      <c r="E153" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>545</v>
+      </c>
+      <c r="B154" t="s">
+        <v>546</v>
+      </c>
+      <c r="C154" t="s">
+        <v>547</v>
+      </c>
+      <c r="D154" t="s">
+        <v>548</v>
+      </c>
+      <c r="E154" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
+        <v>550</v>
+      </c>
+      <c r="B155" t="s">
+        <v>551</v>
+      </c>
+      <c r="C155" t="s">
+        <v>552</v>
+      </c>
+      <c r="D155" t="s">
+        <v>553</v>
+      </c>
+      <c r="E155" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>555</v>
+      </c>
+      <c r="B156" t="s">
+        <v>551</v>
+      </c>
+      <c r="C156" t="s">
+        <v>552</v>
+      </c>
+      <c r="D156" t="s">
+        <v>556</v>
+      </c>
+      <c r="E156" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>558</v>
+      </c>
+      <c r="B157" t="s">
+        <v>559</v>
+      </c>
+      <c r="C157" t="s">
+        <v>552</v>
+      </c>
+      <c r="D157" t="s">
+        <v>560</v>
+      </c>
+      <c r="E157" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>562</v>
+      </c>
+      <c r="B158" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" t="s">
+        <v>563</v>
+      </c>
+      <c r="D158" t="s">
+        <v>564</v>
+      </c>
+      <c r="E158" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>566</v>
+      </c>
+      <c r="B159" t="s">
+        <v>187</v>
+      </c>
+      <c r="C159" t="s">
+        <v>567</v>
+      </c>
+      <c r="D159" t="s">
+        <v>568</v>
+      </c>
+      <c r="E159" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>570</v>
+      </c>
+      <c r="B160" t="s">
+        <v>571</v>
+      </c>
+      <c r="C160" t="s">
+        <v>572</v>
+      </c>
+      <c r="D160" t="s">
+        <v>573</v>
+      </c>
+      <c r="E160" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>575</v>
+      </c>
+      <c r="B161" t="s">
+        <v>521</v>
+      </c>
+      <c r="C161" t="s">
+        <v>576</v>
+      </c>
+      <c r="D161" t="s">
+        <v>577</v>
+      </c>
+      <c r="E161" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" t="s">
+        <v>579</v>
+      </c>
+      <c r="B162" t="s">
+        <v>580</v>
+      </c>
+      <c r="C162" t="s">
+        <v>576</v>
+      </c>
+      <c r="D162" t="s">
+        <v>581</v>
+      </c>
+      <c r="E162" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" t="s">
+        <v>583</v>
+      </c>
+      <c r="B163" t="s">
+        <v>584</v>
+      </c>
+      <c r="C163" t="s">
+        <v>585</v>
+      </c>
+      <c r="D163" t="s">
+        <v>586</v>
+      </c>
+      <c r="E163" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" t="s">
+        <v>588</v>
+      </c>
+      <c r="B164" t="s">
+        <v>589</v>
+      </c>
+      <c r="C164" t="s">
+        <v>230</v>
+      </c>
+      <c r="D164" t="s">
+        <v>590</v>
+      </c>
+      <c r="E164" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" t="s">
+        <v>592</v>
+      </c>
+      <c r="B165" t="s">
+        <v>322</v>
+      </c>
+      <c r="C165" t="s">
+        <v>593</v>
+      </c>
+      <c r="D165" t="s">
+        <v>594</v>
+      </c>
+      <c r="E165" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" t="s">
+        <v>596</v>
+      </c>
+      <c r="B166" t="s">
+        <v>597</v>
+      </c>
+      <c r="C166" t="s">
+        <v>416</v>
+      </c>
+      <c r="D166" t="s">
+        <v>598</v>
+      </c>
+      <c r="E166" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" t="s">
+        <v>600</v>
+      </c>
+      <c r="B167" t="s">
+        <v>559</v>
+      </c>
+      <c r="C167" t="s">
+        <v>97</v>
+      </c>
+      <c r="D167" t="s">
+        <v>601</v>
+      </c>
+      <c r="E167" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" t="s">
+        <v>603</v>
+      </c>
+      <c r="B168" t="s">
+        <v>604</v>
+      </c>
+      <c r="C168" t="s">
+        <v>605</v>
+      </c>
+      <c r="D168" t="s">
+        <v>606</v>
+      </c>
+      <c r="E168" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" t="s">
+        <v>608</v>
+      </c>
+      <c r="B169" t="s">
+        <v>609</v>
+      </c>
+      <c r="C169" t="s">
+        <v>610</v>
+      </c>
+      <c r="D169" t="s">
+        <v>611</v>
+      </c>
+      <c r="E169" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" t="s">
+        <v>613</v>
+      </c>
+      <c r="B170" t="s">
+        <v>614</v>
+      </c>
+      <c r="C170" t="s">
+        <v>615</v>
+      </c>
+      <c r="D170" t="s">
+        <v>616</v>
+      </c>
+      <c r="E170" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" t="s">
+        <v>618</v>
+      </c>
+      <c r="B171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C171" t="s">
+        <v>619</v>
+      </c>
+      <c r="D171" t="s">
+        <v>620</v>
+      </c>
+      <c r="E171" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" t="s">
+        <v>622</v>
+      </c>
+      <c r="B172" t="s">
+        <v>45</v>
+      </c>
+      <c r="C172" t="s">
+        <v>619</v>
+      </c>
+      <c r="D172" t="s">
+        <v>623</v>
+      </c>
+      <c r="E172" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" t="s">
+        <v>625</v>
+      </c>
+      <c r="B173" t="s">
+        <v>55</v>
+      </c>
+      <c r="C173" t="s">
+        <v>626</v>
+      </c>
+      <c r="D173" t="s">
+        <v>627</v>
+      </c>
+      <c r="E173" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" t="s">
+        <v>629</v>
+      </c>
+      <c r="B174" t="s">
+        <v>55</v>
+      </c>
+      <c r="C174" t="s">
+        <v>626</v>
+      </c>
+      <c r="D174" t="s">
+        <v>630</v>
+      </c>
+      <c r="E174" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" t="s">
+        <v>632</v>
+      </c>
+      <c r="B175" t="s">
+        <v>55</v>
+      </c>
+      <c r="C175" t="s">
+        <v>626</v>
+      </c>
+      <c r="D175" t="s">
+        <v>633</v>
+      </c>
+      <c r="E175" t="s">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">