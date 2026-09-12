--- v2 (2026-04-04)
+++ v3 (2026-09-12)
@@ -12,1955 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Webgroup</t>
   </si>
   <si>
     <t>Webcategory</t>
   </si>
   <si>
     <t>Webdescription</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
-    <t>20,220,430,001</t>
-[...1228 lines deleted...]
-  <si>
     <t>20,220,525,150</t>
   </si>
   <si>
     <t>Linux</t>
   </si>
   <si>
     <t>Ubuntu</t>
   </si>
   <si>
     <t>Keyboard shortcuts</t>
   </si>
   <si>
     <t>https://help.ubuntu.com/community/KeyboardShortcuts</t>
-  </si>
-[...643 lines deleted...]
-    <t>https://www.elinchrom.com/wp-content/uploads/download-center/elc125_500_user_manuel_108x85--en.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2263,3038 +388,97 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E175"/>
+  <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="61" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
-      </c>
-[...2939 lines deleted...]
-        <v>634</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">