--- v3 (2026-09-12)
+++ v4 (2026-11-04)
@@ -12,80 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Webgroup</t>
   </si>
   <si>
     <t>Webcategory</t>
   </si>
   <si>
     <t>Webdescription</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
-    <t>20,220,525,150</t>
-[...11 lines deleted...]
-    <t>https://help.ubuntu.com/community/KeyboardShortcuts</t>
+    <t>20,220,525,129</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>OneNote</t>
+  </si>
+  <si>
+    <t>Dictate</t>
+  </si>
+  <si>
+    <t>https://onedrive.live.com/view.aspx?resid=CAC5EABC70FE476D%211591&amp;id=documents&amp;wd=target%28Office.one%7CF9284BFD-0A46-8241-AAFF-32D894B1C691%2FOne%20Note%20diktieren%7CCBD7B4E8-F5F0-4319-95A0-70908B1FAA7C%2F%29 onenote:https://d.docs.live.net/cac5eabc70fe476d/Documents/Notizbuch%20von%20Ed/Office.one#One%20Note%20diktieren&amp;section-id={F9284BFD-0A46-8241-AAFF-32D894B1C691}&amp;page-id={CBD7B4E8-F5F0-4319-95A0-70908B1FAA7C}&amp;object-id={EE28B907-3ED6-0AD2-22EA-B32F884C65F8}&amp;12</t>
+  </si>
+  <si>
+    <t>20,220,525,130</t>
+  </si>
+  <si>
+    <t>Evernote</t>
+  </si>
+  <si>
+    <t>Rust explained video</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/u/0/client/web#?n=eadfaabb-50b7-2746-7a2d-24bcfef610fe&amp;</t>
+  </si>
+  <si>
+    <t>20,220,525,131</t>
+  </si>
+  <si>
+    <t>How to copy links to Hyperlinks database</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/af285cfd-9e75-5d9e-9fdc-acc06c169f04?title=Notes%20-%20how%20to%20add%20Evernote-%20and%20OneNote%20links%20to%20Hyperlinks</t>
+  </si>
+  <si>
+    <t>20,220,525,132</t>
+  </si>
+  <si>
+    <t>Hyperlinks XYZ mapping</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/8e9eab9a-caff-a743-d16e-cd844ffcacb5?title=Hyperlinks%20Mapping%20XYZ%20to%20PHP%20Hyperlinks</t>
+  </si>
+  <si>
+    <t>20,220,525,133</t>
+  </si>
+  <si>
+    <t>PHPStorm Workshop</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/c0925e7e-bba9-d61a-3eec-5ad6ff69ea75?title=PHPStorm%20Workshop</t>
+  </si>
+  <si>
+    <t>20,220,525,135</t>
+  </si>
+  <si>
+    <t>Windows Remote Desktop</t>
+  </si>
+  <si>
+    <t>https://www.evernote.com/shard/s332/nl/58330613/7f1cd2f5-e176-1467-22e8-f75761f85619?title=Remote%20Desktop</t>
+  </si>
+  <si>
+    <t>20,220,525,136</t>
+  </si>
+  <si>
+    <t>Lakota Indianer</t>
+  </si>
+  <si>
+    <t>https://onedrive.live.com/view.aspx?resid=CAC5EABC70FE476D%211591&amp;id=documents&amp;wd=target%28Georg%20Riedler.one%7CEACD638C-D9F2-4B8F-9E31-244AA17B9724%2FLakota%20passwort%7C6E1187E1-E6BC-4392-8AF8-6A03D6209B3E%2F%29 onenote:https://d.docs.live.net/cac5eabc70fe476d/Documents/Notizbuch%20von%20Ed/Georg%20Riedler.one#Lakota%20passwort&amp;section-id={EACD638C-D9F2-4B8F-9E31-244AA17B9724}&amp;page-id={6E1187E1-E6BC-4392-8AF8-6A03D6209B3E}&amp;end</t>
+  </si>
+  <si>
+    <t>20,220,525,137</t>
+  </si>
+  <si>
+    <t>Web</t>
+  </si>
+  <si>
+    <t>Clipping software</t>
+  </si>
+  <si>
+    <t>https://www.practicalecommerce.com/5-Popular-Web-Clipping-Software-Platforms#:~:text=Web%20clipping%20platforms%20are%20a,be%20archived%20for%20later%20reference.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -388,97 +457,216 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">